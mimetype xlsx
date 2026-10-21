--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -331,81 +331,81 @@
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">（说明）</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">男/女</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">可留空自动求和</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">科目列可增减</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">列头含科目名或以"分"结尾自动识别</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">可填角色或"是"</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">填"是"</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t xml:space="preserve">可填特长类别</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">填"是"</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">留空=自动分配</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">相同值=必须同班</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">相同值=必须不同班</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">列名</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>